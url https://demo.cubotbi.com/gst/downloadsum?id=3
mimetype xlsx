--- v0 (2026-02-18)
+++ v1 (2026-06-27)
@@ -501,1081 +501,1081 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2">
         <v>485020.15</v>
       </c>
       <c r="D2">
         <v>7279.63</v>
       </c>
       <c r="E2">
         <v>40012</v>
       </c>
       <c r="F2">
         <v>40012</v>
       </c>
       <c r="G2">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>22</v>
       </c>
       <c r="C3">
         <v>156818.41</v>
       </c>
       <c r="D3">
         <v>28227.31</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4" t="s">
         <v>23</v>
       </c>
       <c r="C4">
         <v>126981.77</v>
       </c>
       <c r="D4">
         <v>9742.65</v>
       </c>
       <c r="E4">
         <v>-6557.03</v>
       </c>
       <c r="F4">
         <v>-6557.03</v>
       </c>
       <c r="G4">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>7</v>
       </c>
       <c r="B5" t="s">
         <v>24</v>
       </c>
       <c r="C5">
         <v>3448633.02</v>
       </c>
       <c r="G5">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6">
         <v>2481013.6</v>
       </c>
       <c r="D6">
         <v>439172.45</v>
       </c>
       <c r="E6">
         <v>3705</v>
       </c>
       <c r="F6">
         <v>3705</v>
       </c>
       <c r="G6">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>8</v>
       </c>
       <c r="B7" t="s">
         <v>22</v>
       </c>
       <c r="C7">
         <v>376250</v>
       </c>
       <c r="D7">
         <v>67725</v>
       </c>
       <c r="E7">
         <v>0</v>
       </c>
       <c r="F7">
         <v>0</v>
       </c>
       <c r="G7">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>8</v>
       </c>
       <c r="B8" t="s">
         <v>23</v>
       </c>
       <c r="C8">
         <v>310725.42</v>
       </c>
       <c r="D8">
         <v>918</v>
       </c>
       <c r="E8">
         <v>27506.29</v>
       </c>
       <c r="F8">
         <v>27506.29</v>
       </c>
       <c r="G8">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>25</v>
       </c>
       <c r="C9">
         <v>-197543.22</v>
       </c>
       <c r="D9">
         <v>-35557.78</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9">
         <v>0</v>
       </c>
       <c r="G9">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
         <v>8</v>
       </c>
       <c r="B10" t="s">
         <v>24</v>
       </c>
       <c r="C10">
         <v>6622138.13</v>
       </c>
       <c r="G10">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>9</v>
       </c>
       <c r="B11" t="s">
         <v>21</v>
       </c>
       <c r="C11">
         <v>285724.79</v>
       </c>
       <c r="D11">
         <v>5378.64</v>
       </c>
       <c r="E11">
         <v>23025.91</v>
       </c>
       <c r="F11">
         <v>23025.91</v>
       </c>
       <c r="G11">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>9</v>
       </c>
       <c r="B12" t="s">
         <v>25</v>
       </c>
       <c r="C12">
         <v>-75979</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>-6838</v>
       </c>
       <c r="F12">
         <v>-6838</v>
       </c>
       <c r="G12">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>24</v>
       </c>
       <c r="C13">
         <v>21262971.28</v>
       </c>
       <c r="G13">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>10</v>
       </c>
       <c r="B14" t="s">
         <v>21</v>
       </c>
       <c r="C14">
         <v>298217.32</v>
       </c>
       <c r="D14">
         <v>0</v>
       </c>
       <c r="E14">
         <v>26839.55</v>
       </c>
       <c r="F14">
         <v>26839.55</v>
       </c>
       <c r="G14">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
         <v>10</v>
       </c>
       <c r="B15" t="s">
         <v>25</v>
       </c>
       <c r="C15">
         <v>-52233</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>-4701</v>
       </c>
       <c r="F15">
         <v>-4701</v>
       </c>
       <c r="G15">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
         <v>10</v>
       </c>
       <c r="B16" t="s">
         <v>24</v>
       </c>
       <c r="C16">
         <v>6674005.31</v>
       </c>
       <c r="G16">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>21</v>
       </c>
       <c r="C17">
         <v>588041.8</v>
       </c>
       <c r="D17">
         <v>25206.26</v>
       </c>
       <c r="E17">
         <v>40320.64</v>
       </c>
       <c r="F17">
         <v>40320.64</v>
       </c>
       <c r="G17">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
         <v>11</v>
       </c>
       <c r="B18" t="s">
         <v>25</v>
       </c>
       <c r="C18">
         <v>-385634.81</v>
       </c>
       <c r="D18">
         <v>-61073.19</v>
       </c>
       <c r="E18">
         <v>-4171</v>
       </c>
       <c r="F18">
         <v>-4171</v>
       </c>
       <c r="G18">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
         <v>24</v>
       </c>
       <c r="C19">
         <v>8131660.28</v>
       </c>
       <c r="G19">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20" t="s">
         <v>21</v>
       </c>
       <c r="C20">
         <v>2500</v>
       </c>
       <c r="D20">
         <v>0</v>
       </c>
       <c r="E20">
         <v>225</v>
       </c>
       <c r="F20">
         <v>225</v>
       </c>
       <c r="G20">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>13</v>
       </c>
       <c r="B21" t="s">
         <v>21</v>
       </c>
       <c r="C21">
         <v>205144.91</v>
       </c>
       <c r="D21">
         <v>0</v>
       </c>
       <c r="E21">
         <v>18463.04</v>
       </c>
       <c r="F21">
         <v>18463.04</v>
       </c>
       <c r="G21">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>13</v>
       </c>
       <c r="B22" t="s">
         <v>23</v>
       </c>
       <c r="C22">
         <v>106133.9</v>
       </c>
       <c r="D22">
         <v>0</v>
       </c>
       <c r="E22">
         <v>9552.049999999999</v>
       </c>
       <c r="F22">
         <v>9552.049999999999</v>
       </c>
       <c r="G22">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23" t="s">
         <v>13</v>
       </c>
       <c r="B23" t="s">
         <v>25</v>
       </c>
       <c r="C23">
         <v>-130215</v>
       </c>
       <c r="D23">
         <v>0</v>
       </c>
       <c r="E23">
         <v>-11720</v>
       </c>
       <c r="F23">
         <v>-11720</v>
       </c>
       <c r="G23">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24" t="s">
         <v>13</v>
       </c>
       <c r="B24" t="s">
         <v>24</v>
       </c>
       <c r="C24">
         <v>2261849.18</v>
       </c>
       <c r="G24">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25" t="s">
         <v>21</v>
       </c>
       <c r="C25">
         <v>1358571.6</v>
       </c>
       <c r="D25">
         <v>0</v>
       </c>
       <c r="E25">
         <v>122271.43</v>
       </c>
       <c r="F25">
         <v>122271.43</v>
       </c>
       <c r="G25">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26" t="s">
         <v>23</v>
       </c>
       <c r="C26">
         <v>354371.28</v>
       </c>
       <c r="D26">
         <v>0</v>
       </c>
       <c r="E26">
         <v>31893.41</v>
       </c>
       <c r="F26">
         <v>31893.41</v>
       </c>
       <c r="G26">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27" t="s">
         <v>25</v>
       </c>
       <c r="C27">
         <v>-129264</v>
       </c>
       <c r="D27">
         <v>0</v>
       </c>
       <c r="E27">
         <v>-11634</v>
       </c>
       <c r="F27">
         <v>-11634</v>
       </c>
       <c r="G27">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28" t="s">
         <v>24</v>
       </c>
       <c r="C28">
         <v>16377817.44</v>
       </c>
       <c r="G28">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29" t="s">
         <v>15</v>
       </c>
       <c r="B29" t="s">
         <v>21</v>
       </c>
       <c r="C29">
         <v>49454047.3788889</v>
       </c>
       <c r="D29">
         <v>1425427.93</v>
       </c>
       <c r="E29">
         <v>3745424.85</v>
       </c>
       <c r="F29">
         <v>3745424.85</v>
       </c>
       <c r="G29">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30" t="s">
         <v>15</v>
       </c>
       <c r="B30" t="s">
         <v>23</v>
       </c>
       <c r="C30">
         <v>659920.85</v>
       </c>
       <c r="D30">
         <v>1525.42</v>
       </c>
       <c r="E30">
         <v>58630.16</v>
       </c>
       <c r="F30">
         <v>58630.16</v>
       </c>
       <c r="G30">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31" t="s">
         <v>15</v>
       </c>
       <c r="B31" t="s">
         <v>25</v>
       </c>
       <c r="C31">
         <v>-16967813.32</v>
       </c>
       <c r="D31">
         <v>-2961962</v>
       </c>
       <c r="E31">
         <v>-46121.84</v>
       </c>
       <c r="F31">
         <v>-46121.84</v>
       </c>
       <c r="G31">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32" t="s">
         <v>15</v>
       </c>
       <c r="B32" t="s">
         <v>24</v>
       </c>
       <c r="C32">
         <v>843116026.49</v>
       </c>
       <c r="G32">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33" t="s">
         <v>15</v>
       </c>
       <c r="B33" t="s">
         <v>26</v>
       </c>
       <c r="C33">
         <v>120192540.54</v>
       </c>
       <c r="G33">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34" t="s">
         <v>16</v>
       </c>
       <c r="B34" t="s">
         <v>21</v>
       </c>
       <c r="C34">
         <v>7793064.82</v>
       </c>
       <c r="D34">
         <v>0</v>
       </c>
       <c r="E34">
         <v>701375.84</v>
       </c>
       <c r="F34">
         <v>701375.84</v>
       </c>
       <c r="G34">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35" t="s">
         <v>16</v>
       </c>
       <c r="B35" t="s">
         <v>23</v>
       </c>
       <c r="C35">
         <v>4217905.2</v>
       </c>
       <c r="D35">
         <v>0</v>
       </c>
       <c r="E35">
         <v>359463.04</v>
       </c>
       <c r="F35">
         <v>359463.04</v>
       </c>
       <c r="G35">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36" t="s">
         <v>16</v>
       </c>
       <c r="B36" t="s">
         <v>25</v>
       </c>
       <c r="C36">
         <v>-53894.07</v>
       </c>
       <c r="D36">
         <v>0</v>
       </c>
       <c r="E36">
         <v>-4850.47</v>
       </c>
       <c r="F36">
         <v>-4850.47</v>
       </c>
       <c r="G36">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37" t="s">
         <v>16</v>
       </c>
       <c r="B37" t="s">
         <v>24</v>
       </c>
       <c r="C37">
         <v>47042668.61</v>
       </c>
       <c r="G37">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38" t="s">
         <v>17</v>
       </c>
       <c r="B38" t="s">
         <v>21</v>
       </c>
       <c r="C38">
         <v>9328585.109999999</v>
       </c>
       <c r="D38">
         <v>2049.68</v>
       </c>
       <c r="E38">
         <v>838547.8100000001</v>
       </c>
       <c r="F38">
         <v>838547.8100000001</v>
       </c>
       <c r="G38">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39" t="s">
         <v>17</v>
       </c>
       <c r="B39" t="s">
         <v>23</v>
       </c>
       <c r="C39">
         <v>1752572.96</v>
       </c>
       <c r="D39">
         <v>4.39</v>
       </c>
       <c r="E39">
         <v>157729.38</v>
       </c>
       <c r="F39">
         <v>157729.38</v>
       </c>
       <c r="G39">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40" t="s">
         <v>17</v>
       </c>
       <c r="B40" t="s">
         <v>25</v>
       </c>
       <c r="C40">
         <v>-371090.63</v>
       </c>
       <c r="D40">
         <v>-51161</v>
       </c>
       <c r="E40">
         <v>-7817.19</v>
       </c>
       <c r="F40">
         <v>-7817.19</v>
       </c>
       <c r="G40">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41" t="s">
         <v>17</v>
       </c>
       <c r="B41" t="s">
         <v>24</v>
       </c>
       <c r="C41">
         <v>46129616.06</v>
       </c>
       <c r="G41">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42" t="s">
         <v>18</v>
       </c>
       <c r="B42" t="s">
         <v>21</v>
       </c>
       <c r="C42">
         <v>598797.83</v>
       </c>
       <c r="D42">
         <v>30482</v>
       </c>
       <c r="E42">
         <v>38650.81</v>
       </c>
       <c r="F42">
         <v>38650.81</v>
       </c>
       <c r="G42">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43" t="s">
         <v>18</v>
       </c>
       <c r="B43" t="s">
         <v>23</v>
       </c>
       <c r="C43">
         <v>100988.99</v>
       </c>
       <c r="D43">
         <v>18178.01</v>
       </c>
       <c r="E43">
         <v>0</v>
       </c>
       <c r="F43">
         <v>0</v>
       </c>
       <c r="G43">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44" t="s">
         <v>19</v>
       </c>
       <c r="B44" t="s">
         <v>21</v>
       </c>
       <c r="C44">
         <v>7942733.93</v>
       </c>
       <c r="D44">
         <v>68576.95</v>
       </c>
       <c r="E44">
         <v>680557.58</v>
       </c>
       <c r="F44">
         <v>680557.58</v>
       </c>
       <c r="G44">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45" t="s">
         <v>19</v>
       </c>
       <c r="B45" t="s">
         <v>22</v>
       </c>
       <c r="C45">
         <v>161381.36</v>
       </c>
       <c r="D45">
         <v>29048.64</v>
       </c>
       <c r="E45">
         <v>0</v>
       </c>
       <c r="F45">
         <v>0</v>
       </c>
       <c r="G45">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46" t="s">
         <v>19</v>
       </c>
       <c r="B46" t="s">
         <v>23</v>
       </c>
       <c r="C46">
         <v>807698.09</v>
       </c>
       <c r="D46">
         <v>918</v>
       </c>
       <c r="E46">
         <v>61489.81</v>
       </c>
       <c r="F46">
         <v>61489.81</v>
       </c>
       <c r="G46">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47" t="s">
         <v>19</v>
       </c>
       <c r="B47" t="s">
         <v>25</v>
       </c>
       <c r="C47">
         <v>-9984</v>
       </c>
       <c r="D47">
         <v>-1797</v>
       </c>
       <c r="E47">
         <v>0</v>
       </c>
       <c r="F47">
         <v>0</v>
       </c>
       <c r="G47">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48" t="s">
         <v>19</v>
       </c>
       <c r="B48" t="s">
         <v>24</v>
       </c>
       <c r="C48">
         <v>43873578.14</v>
       </c>
       <c r="G48">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49" t="s">
         <v>20</v>
       </c>
       <c r="B49" t="s">
         <v>21</v>
       </c>
       <c r="C49">
         <v>1092043.14</v>
       </c>
       <c r="D49">
         <v>2881</v>
       </c>
       <c r="E49">
         <v>96843.37</v>
       </c>
       <c r="F49">
         <v>96843.37</v>
       </c>
       <c r="G49">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50" t="s">
         <v>20</v>
       </c>
       <c r="B50" t="s">
         <v>23</v>
       </c>
       <c r="C50">
         <v>36785.96</v>
       </c>
       <c r="D50">
         <v>450</v>
       </c>
       <c r="E50">
         <v>3085.74</v>
       </c>
       <c r="F50">
         <v>3085.74</v>
       </c>
       <c r="G50">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51" t="s">
         <v>20</v>
       </c>
       <c r="B51" t="s">
         <v>24</v>
       </c>
       <c r="C51">
         <v>7347188.16</v>
       </c>
       <c r="G51">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="B52" t="s">
         <v>25</v>
       </c>
       <c r="C52">
         <v>-1354191</v>
       </c>
       <c r="D52">
         <v>-243754</v>
       </c>
       <c r="E52">
         <v>0</v>
       </c>
       <c r="F52">
         <v>0</v>
       </c>
       <c r="G52">
-        <v>32348</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>GSTR1_INV</vt:lpstr>